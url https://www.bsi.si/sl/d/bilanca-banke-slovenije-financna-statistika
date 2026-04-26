--- v6 (2026-03-29)
+++ v7 (2026-04-26)
@@ -1,133 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Work\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3D8361C5-4ACB-459F-882D-572C145D399F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3F490290-725C-4F34-B6AC-D83CAC694FB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17640" xr2:uid="{DBB7CA36-3F87-4363-B195-1120ED332322}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="30936" windowHeight="16896" xr2:uid="{9D9D3A1D-83ED-4B3D-8DD9-2A27D4C591AE}"/>
   </bookViews>
   <sheets>
     <sheet name="Bilanca BS" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="18">
   <si>
     <t>Bilanca Banke Slovenije / Analytical accounts of the Bank of Slovenia</t>
   </si>
   <si>
-    <t>Datum preseka / Date of last update: 13.03.2026</t>
+    <t>Datum preseka / Date of last update: 14.04.2026</t>
   </si>
   <si>
     <t>V Mio EUR / EUR Million</t>
   </si>
   <si>
     <t>Aktiva / Assets</t>
   </si>
   <si>
     <t>Terjatve do tujih sektorjev (tuja aktiva) / Claims on foreign sectors (foreign assets)</t>
   </si>
   <si>
     <t>Terjatve do centralne države / Claims on central government</t>
   </si>
   <si>
     <t>Terjatve do domačih denarnih sektorjev / Claims on domestic MFIs</t>
   </si>
   <si>
     <t>Ostala aktiva</t>
   </si>
   <si>
     <t>Pasiva / Liabilities</t>
   </si>
   <si>
     <t>Bankovci in kovanci (po 1.1.2007 ključ ECB) / Banknotes and coins (after 1.1.2007 ECB key)</t>
   </si>
   <si>
     <t>Vloge / Deposits</t>
   </si>
   <si>
     <t>Izdani vrednostni papirji / Securities issued</t>
   </si>
   <si>
     <t>Kapital in rezerve / Capital and reserves</t>
   </si>
   <si>
     <t>Alokacija SDR / SDR allocation</t>
   </si>
   <si>
     <t>Ostala pasiva / Remaining liabilities</t>
   </si>
   <si>
-    <t>2026M01</t>
-[...1 lines deleted...]
-  <si>
     <t>2026M02</t>
+  </si>
+  <si>
+    <t>2026M03</t>
   </si>
   <si>
     <t>...</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF0A0A0A"/>
       <name val="Open Sans"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -459,220 +459,220 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3066DC83-6C54-4D46-B7BA-1C7BECD0A10C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F57709D-B593-41DF-8137-91752D13E7BE}">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="91.5703125" customWidth="1"/>
-    <col min="2" max="2" width="16.5703125" customWidth="1"/>
+    <col min="1" max="1" width="91.54296875" customWidth="1"/>
+    <col min="2" max="2" width="16.54296875" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" ht="35.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
     </row>
-    <row r="3" spans="1:3" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:3" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:3" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:3" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A6" s="4"/>
       <c r="B6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="5">
-        <v>35797.800173000003</v>
+        <v>35614.843570999998</v>
       </c>
       <c r="C7" s="5">
-        <v>35614.843570999998</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>33174.803055999997</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="6">
-        <v>23348.166679999998</v>
+        <v>23496.045185999999</v>
       </c>
       <c r="C8" s="6">
-        <v>23496.045185999999</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>22158.555477999998</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="6">
-        <v>11879.273579999999</v>
+        <v>11548.229439000001</v>
       </c>
       <c r="C9" s="6">
-        <v>11548.229439000001</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>10429.124132999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="6">
-        <v>69.745766000000003</v>
+        <v>69.975955999999996</v>
       </c>
       <c r="C10" s="6">
-        <v>69.975955999999996</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>70.938208000000003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="6">
-        <v>499.89574699999997</v>
+        <v>499.88824899999997</v>
       </c>
       <c r="C11" s="6">
-        <v>499.88824899999997</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>515.48895800000003</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="5">
-        <v>35797.800173000003</v>
+        <v>35614.843570999998</v>
       </c>
       <c r="C12" s="5">
-        <v>35614.843570999998</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>33174.803055999997</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="6">
-        <v>7382.0250390000001</v>
+        <v>7378.2104280000003</v>
       </c>
       <c r="C13" s="6">
-        <v>7378.2104280000003</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>7418.807538</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="6">
-        <v>14854.878849999999</v>
+        <v>14410.834564000001</v>
       </c>
       <c r="C14" s="6">
-        <v>14410.834564000001</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>12290.11591</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="16" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="6">
-        <v>398.23666700000001</v>
+        <v>542.92920700000002</v>
       </c>
       <c r="C16" s="6">
-        <v>542.92920700000002</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>59.639529000000003</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="6">
-        <v>901.30775000000006</v>
+        <v>906.76941899999997</v>
       </c>
       <c r="C17" s="6">
-        <v>906.76941899999997</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+        <v>919.30325100000005</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="6">
-        <v>12261.351866999999</v>
+        <v>12376.099953000001</v>
       </c>
       <c r="C18" s="6">
-        <v>12376.099953000001</v>
+        <v>12486.936828</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Delovni listi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>