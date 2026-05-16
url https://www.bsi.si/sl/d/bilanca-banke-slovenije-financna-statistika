--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,219 +1,209 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Work\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3F490290-725C-4F34-B6AC-D83CAC694FB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD3A308D-6B6F-415C-B033-6938F527428E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="30936" windowHeight="16896" xr2:uid="{9D9D3A1D-83ED-4B3D-8DD9-2A27D4C591AE}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="30936" windowHeight="16896" xr2:uid="{F0947704-A421-48EC-9691-138E5CBA772C}"/>
   </bookViews>
   <sheets>
     <sheet name="Bilanca BS" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="18">
   <si>
     <t>Bilanca Banke Slovenije / Analytical accounts of the Bank of Slovenia</t>
   </si>
   <si>
-    <t>Datum preseka / Date of last update: 14.04.2026</t>
+    <t>Datum preseka / Date of last update: 14.05.2026</t>
   </si>
   <si>
     <t>V Mio EUR / EUR Million</t>
   </si>
   <si>
     <t>Aktiva / Assets</t>
   </si>
   <si>
     <t>Terjatve do tujih sektorjev (tuja aktiva) / Claims on foreign sectors (foreign assets)</t>
   </si>
   <si>
     <t>Terjatve do centralne države / Claims on central government</t>
   </si>
   <si>
     <t>Terjatve do domačih denarnih sektorjev / Claims on domestic MFIs</t>
   </si>
   <si>
     <t>Ostala aktiva</t>
   </si>
   <si>
     <t>Pasiva / Liabilities</t>
   </si>
   <si>
     <t>Bankovci in kovanci (po 1.1.2007 ključ ECB) / Banknotes and coins (after 1.1.2007 ECB key)</t>
   </si>
   <si>
     <t>Vloge / Deposits</t>
   </si>
   <si>
     <t>Izdani vrednostni papirji / Securities issued</t>
   </si>
   <si>
     <t>Kapital in rezerve / Capital and reserves</t>
   </si>
   <si>
     <t>Alokacija SDR / SDR allocation</t>
   </si>
   <si>
     <t>Ostala pasiva / Remaining liabilities</t>
   </si>
   <si>
-    <t>2026M02</t>
-[...1 lines deleted...]
-  <si>
     <t>2026M03</t>
+  </si>
+  <si>
+    <t>2026M04</t>
   </si>
   <si>
     <t>...</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF0A0A0A"/>
       <name val="Open Sans"/>
-      <family val="2"/>
-[...5 lines deleted...]
-      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0A0A0A"/>
       <name val="Open Sans"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF0A0A0A"/>
       <name val="Open Sans"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Navadno" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Officeova tema">
@@ -459,220 +449,220 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F57709D-B593-41DF-8137-91752D13E7BE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E72A67C4-21F8-4006-9910-64722EDFA9E7}">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="91.54296875" customWidth="1"/>
     <col min="2" max="2" width="16.54296875" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="35.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:3" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2"/>
-      <c r="C1" s="2"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
     </row>
     <row r="3" spans="1:3" ht="16.5" x14ac:dyDescent="0.3">
-      <c r="A3" s="3" t="s">
+      <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="16.5" x14ac:dyDescent="0.3">
-      <c r="A4" s="3" t="s">
+      <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="16.5" x14ac:dyDescent="0.3">
-      <c r="A6" s="4"/>
-      <c r="B6" s="5" t="s">
+      <c r="A6" s="3"/>
+      <c r="B6" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="C6" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="5">
-[...2 lines deleted...]
-      <c r="C7" s="5">
+      <c r="B7" s="4">
         <v>33174.803055999997</v>
       </c>
+      <c r="C7" s="4">
+        <v>33729.932184999998</v>
+      </c>
     </row>
     <row r="8" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="3" t="s">
+      <c r="A8" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="6">
-[...2 lines deleted...]
-      <c r="C8" s="6">
+      <c r="B8" s="5">
         <v>22158.555477999998</v>
       </c>
+      <c r="C8" s="5">
+        <v>22674.965325000001</v>
+      </c>
     </row>
     <row r="9" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="3" t="s">
+      <c r="A9" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="6">
-[...2 lines deleted...]
-      <c r="C9" s="6">
+      <c r="B9" s="5">
         <v>10429.124132999999</v>
       </c>
+      <c r="C9" s="5">
+        <v>10482.473255999999</v>
+      </c>
     </row>
     <row r="10" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="3" t="s">
+      <c r="A10" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="6">
-[...2 lines deleted...]
-      <c r="C10" s="6">
+      <c r="B10" s="5">
         <v>70.938208000000003</v>
       </c>
+      <c r="C10" s="5">
+        <v>70.089848000000003</v>
+      </c>
     </row>
     <row r="11" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="3" t="s">
+      <c r="A11" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="6">
-[...2 lines deleted...]
-      <c r="C11" s="6">
+      <c r="B11" s="5">
         <v>515.48895800000003</v>
       </c>
+      <c r="C11" s="5">
+        <v>501.715937</v>
+      </c>
     </row>
     <row r="12" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="5">
-[...2 lines deleted...]
-      <c r="C12" s="5">
+      <c r="B12" s="4">
         <v>33174.803055999997</v>
       </c>
+      <c r="C12" s="4">
+        <v>33729.932186999999</v>
+      </c>
     </row>
     <row r="13" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="3" t="s">
+      <c r="A13" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="6">
-[...2 lines deleted...]
-      <c r="C13" s="6">
+      <c r="B13" s="5">
         <v>7418.807538</v>
       </c>
+      <c r="C13" s="5">
+        <v>7447.4055209999997</v>
+      </c>
     </row>
     <row r="14" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="3" t="s">
+      <c r="A14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="6">
+      <c r="B14" s="5">
         <v>12290.11591</v>
       </c>
+      <c r="C14" s="5">
+        <v>12670.637798</v>
+      </c>
     </row>
     <row r="15" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="3" t="s">
+      <c r="A15" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="C15" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="3" t="s">
+      <c r="A16" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="6">
-[...2 lines deleted...]
-      <c r="C16" s="6">
+      <c r="B16" s="5">
         <v>59.639529000000003</v>
       </c>
+      <c r="C16" s="5">
+        <v>151.49760800000001</v>
+      </c>
     </row>
     <row r="17" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="3" t="s">
+      <c r="A17" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="6">
-[...2 lines deleted...]
-      <c r="C17" s="6">
+      <c r="B17" s="5">
         <v>919.30325100000005</v>
       </c>
+      <c r="C17" s="5">
+        <v>911.02516500000002</v>
+      </c>
     </row>
     <row r="18" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="3" t="s">
+      <c r="A18" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="6">
-[...2 lines deleted...]
-      <c r="C18" s="6">
+      <c r="B18" s="5">
         <v>12486.936828</v>
+      </c>
+      <c r="C18" s="5">
+        <v>12549.366094999999</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Delovni listi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>