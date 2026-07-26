--- v8 (2026-05-16)
+++ v9 (2026-07-26)
@@ -1,209 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Work\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD3A308D-6B6F-415C-B033-6938F527428E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{73D27160-BFB1-48B1-9BE7-C9D28E422B5D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="30936" windowHeight="16896" xr2:uid="{F0947704-A421-48EC-9691-138E5CBA772C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17640" xr2:uid="{9D6EB423-09FE-4226-96B2-5D132BD0D31F}"/>
   </bookViews>
   <sheets>
     <sheet name="Bilanca BS" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="18">
   <si>
     <t>Bilanca Banke Slovenije / Analytical accounts of the Bank of Slovenia</t>
   </si>
   <si>
-    <t>Datum preseka / Date of last update: 14.05.2026</t>
+    <t>Datum preseka / Date of last update: 14.07.2026</t>
   </si>
   <si>
     <t>V Mio EUR / EUR Million</t>
   </si>
   <si>
     <t>Aktiva / Assets</t>
   </si>
   <si>
     <t>Terjatve do tujih sektorjev (tuja aktiva) / Claims on foreign sectors (foreign assets)</t>
   </si>
   <si>
     <t>Terjatve do centralne države / Claims on central government</t>
   </si>
   <si>
     <t>Terjatve do domačih denarnih sektorjev / Claims on domestic MFIs</t>
   </si>
   <si>
     <t>Ostala aktiva</t>
   </si>
   <si>
     <t>Pasiva / Liabilities</t>
   </si>
   <si>
     <t>Bankovci in kovanci (po 1.1.2007 ključ ECB) / Banknotes and coins (after 1.1.2007 ECB key)</t>
   </si>
   <si>
     <t>Vloge / Deposits</t>
   </si>
   <si>
     <t>Izdani vrednostni papirji / Securities issued</t>
   </si>
   <si>
     <t>Kapital in rezerve / Capital and reserves</t>
   </si>
   <si>
     <t>Alokacija SDR / SDR allocation</t>
   </si>
   <si>
     <t>Ostala pasiva / Remaining liabilities</t>
   </si>
   <si>
-    <t>2026M03</t>
-[...2 lines deleted...]
-    <t>2026M04</t>
+    <t>2026M05</t>
+  </si>
+  <si>
+    <t>2026M06</t>
   </si>
   <si>
     <t>...</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF0A0A0A"/>
       <name val="Open Sans"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0A0A0A"/>
       <name val="Open Sans"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF0A0A0A"/>
       <name val="Open Sans"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Navadno" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Officeova tema">
@@ -449,220 +462,220 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E72A67C4-21F8-4006-9910-64722EDFA9E7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DE49B01-D7D7-41D5-8816-07F45AD13CB0}">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="91.54296875" customWidth="1"/>
-    <col min="2" max="2" width="16.54296875" customWidth="1"/>
+    <col min="1" max="1" width="91.5703125" customWidth="1"/>
+    <col min="2" max="2" width="16.5703125" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
-[...3 lines deleted...]
-      <c r="A3" s="2" t="s">
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+    </row>
+    <row r="3" spans="1:3" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="16.5" x14ac:dyDescent="0.3">
-      <c r="A4" s="2" t="s">
+    <row r="4" spans="1:3" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="16.5" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="4" t="s">
+    <row r="6" spans="1:3" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="4"/>
+      <c r="B6" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="C6" s="5" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="4">
-[...7 lines deleted...]
-      <c r="A8" s="2" t="s">
+      <c r="B7" s="5">
+        <v>33770.104563000001</v>
+      </c>
+      <c r="C7" s="5">
+        <v>33392.413303000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="5">
-[...7 lines deleted...]
-      <c r="A9" s="2" t="s">
+      <c r="B8" s="6">
+        <v>22629.451548000001</v>
+      </c>
+      <c r="C8" s="6">
+        <v>22203.821533999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="5">
-[...7 lines deleted...]
-      <c r="A10" s="2" t="s">
+      <c r="B9" s="6">
+        <v>10577.241371</v>
+      </c>
+      <c r="C9" s="6">
+        <v>10661.330049</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="5">
-[...7 lines deleted...]
-      <c r="A11" s="2" t="s">
+      <c r="B10" s="6">
+        <v>69.484402000000003</v>
+      </c>
+      <c r="C10" s="6">
+        <v>14.933078</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="5">
-[...7 lines deleted...]
-      <c r="A12" s="3" t="s">
+      <c r="B11" s="6">
+        <v>493.22366199999999</v>
+      </c>
+      <c r="C11" s="6">
+        <v>511.63457699999998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="4">
-[...7 lines deleted...]
-      <c r="A13" s="2" t="s">
+      <c r="B12" s="5">
+        <v>33770.104561</v>
+      </c>
+      <c r="C12" s="5">
+        <v>33392.413303000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="5">
-[...7 lines deleted...]
-      <c r="A14" s="2" t="s">
+      <c r="B13" s="6">
+        <v>7470.2939500000002</v>
+      </c>
+      <c r="C13" s="6">
+        <v>7493.0915880000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="5">
-[...7 lines deleted...]
-      <c r="A15" s="2" t="s">
+      <c r="B14" s="6">
+        <v>12393.023369</v>
+      </c>
+      <c r="C14" s="6">
+        <v>11736.292213999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="5" t="s">
+      <c r="B15" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="C15" s="6" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="16" spans="1:3" ht="22" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="2" t="s">
+    <row r="16" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="5">
-[...7 lines deleted...]
-      <c r="A17" s="2" t="s">
+      <c r="B16" s="6">
+        <v>302.05560100000002</v>
+      </c>
+      <c r="C16" s="6">
+        <v>377.70308799999998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="5">
-[...7 lines deleted...]
-      <c r="A18" s="2" t="s">
+      <c r="B17" s="6">
+        <v>912.93908299999998</v>
+      </c>
+      <c r="C17" s="6">
+        <v>925.68297900000005</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="5">
-[...3 lines deleted...]
-        <v>12549.366094999999</v>
+      <c r="B18" s="6">
+        <v>12691.792557999999</v>
+      </c>
+      <c r="C18" s="6">
+        <v>12859.643434</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Delovni listi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>